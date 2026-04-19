--- v0 (2026-02-19)
+++ v1 (2026-04-19)
@@ -3,149 +3,166 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Risk Register" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
-  <definedNames/>
+  <definedNames>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Risk Register'!$1:$2</definedName>
+  </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="14"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="11"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="001B5E20"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="8">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="001F77B4"/>
         <bgColor rgb="001F77B4"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="004472C4"/>
         <bgColor rgb="004472C4"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FFEB3B"/>
-        <bgColor rgb="00FFEB3B"/>
+        <fgColor rgb="00FF9800"/>
+        <bgColor rgb="00FF9800"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="009CCC65"/>
+        <bgColor rgb="009CCC65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00C8E6C9"/>
         <bgColor rgb="00C8E6C9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00FFEB3B"/>
+        <bgColor rgb="00FFEB3B"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
@@ -470,53 +487,53 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
-    <pageSetUpPr/>
+    <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:L3"/>
+  <dimension ref="A1:L8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="30" customWidth="1" min="2" max="2"/>
     <col width="25" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="12" customWidth="1" min="6" max="6"/>
     <col width="30" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="15" customWidth="1" min="10" max="10"/>
     <col width="15" customWidth="1" min="11" max="11"/>
     <col width="25" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>RISK REGISTER TI BPR SUKABUMI</t>
@@ -566,100 +583,382 @@
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>Pemilik</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Tanggal Identifikasi</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
           <t>Terakhir Ditinjau</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>Catatan Tambahan</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
+          <t>RSK-006</t>
+        </is>
+      </c>
+      <c r="B3" s="3" t="inlineStr">
+        <is>
+          <t>DVR CCTV Cabang Cicurug Tidak bisa Boot ke Menu Display Monitor Camera</t>
+        </is>
+      </c>
+      <c r="C3" s="3" t="inlineStr">
+        <is>
+          <t>Monitoring dan Record CCTV Terhenti</t>
+        </is>
+      </c>
+      <c r="D3" s="4" t="n">
+        <v>4</v>
+      </c>
+      <c r="E3" s="5" t="n">
+        <v>1</v>
+      </c>
+      <c r="F3" s="5" t="n">
+        <v>4</v>
+      </c>
+      <c r="G3" s="3" t="inlineStr">
+        <is>
+          <t>Mengganti Power Adaptor Pada DVR</t>
+        </is>
+      </c>
+      <c r="H3" s="6" t="inlineStr">
+        <is>
+          <t>Ditutup</t>
+        </is>
+      </c>
+      <c r="I3" s="3" t="inlineStr">
+        <is>
+          <t>Irlan</t>
+        </is>
+      </c>
+      <c r="J3" s="3" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="K3" s="3" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="L3" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Done </t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="3" t="inlineStr">
+        <is>
+          <t>RSK-005</t>
+        </is>
+      </c>
+      <c r="B4" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Display not connected pada PC </t>
+        </is>
+      </c>
+      <c r="C4" s="3" t="inlineStr">
+        <is>
+          <t>Operasional terhambat</t>
+        </is>
+      </c>
+      <c r="D4" s="5" t="n">
+        <v>1</v>
+      </c>
+      <c r="E4" s="5" t="n">
+        <v>2</v>
+      </c>
+      <c r="F4" s="5" t="n">
+        <v>2</v>
+      </c>
+      <c r="G4" s="3" t="inlineStr">
+        <is>
+          <t>Reconnect cable HDMI atau VGA pada PC</t>
+        </is>
+      </c>
+      <c r="H4" s="6" t="inlineStr">
+        <is>
+          <t>Ditutup</t>
+        </is>
+      </c>
+      <c r="I4" s="3" t="inlineStr">
+        <is>
+          <t>Irlan</t>
+        </is>
+      </c>
+      <c r="J4" s="3" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="K4" s="3" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="L4" s="3" t="inlineStr">
+        <is>
+          <t>Mengganti cable HDMI atau VGA pada PC apabila mengalami kejadian secara terus menerus</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="3" t="inlineStr">
+        <is>
+          <t>RSK-004</t>
+        </is>
+      </c>
+      <c r="B5" s="3" t="inlineStr">
+        <is>
+          <t>CCTV di Umum tidak bisa monitoring karena settingan IP CMS berubah ubah serta jalur jaringan CCTV yang kompleks</t>
+        </is>
+      </c>
+      <c r="C5" s="3" t="inlineStr">
+        <is>
+          <t>Monitoring terhambat dan tidak bisa melakukan monitoring secara live</t>
+        </is>
+      </c>
+      <c r="D5" s="4" t="n">
+        <v>4</v>
+      </c>
+      <c r="E5" s="5" t="n">
+        <v>1</v>
+      </c>
+      <c r="F5" s="5" t="n">
+        <v>4</v>
+      </c>
+      <c r="G5" s="3" t="inlineStr">
+        <is>
+          <t>Setting ulang DVR dari IP static ke dhcp dan connect CMS via cloud melalui serial id pada DVR</t>
+        </is>
+      </c>
+      <c r="H5" s="6" t="inlineStr">
+        <is>
+          <t>Ditutup</t>
+        </is>
+      </c>
+      <c r="I5" s="3" t="inlineStr">
+        <is>
+          <t>Irlan</t>
+        </is>
+      </c>
+      <c r="J5" s="3" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="K5" s="3" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="L5" s="3" t="inlineStr">
+        <is>
+          <t>Setting diubah dari IP static ke DHCP di DVR melalui serial id  ke CMS dikarenakan IP pada router sering berubah ubah</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="3" t="inlineStr">
+        <is>
+          <t>RSK-003</t>
+        </is>
+      </c>
+      <c r="B6" s="3" t="inlineStr">
+        <is>
+          <t>Jaringan internet pada PC di Divisi Pemasaran tidak bisa connect kembali dikarenakan mati lampu</t>
+        </is>
+      </c>
+      <c r="C6" s="3" t="inlineStr">
+        <is>
+          <t>Operasional terhambat</t>
+        </is>
+      </c>
+      <c r="D6" s="5" t="n">
+        <v>2</v>
+      </c>
+      <c r="E6" s="7" t="n">
+        <v>3</v>
+      </c>
+      <c r="F6" s="7" t="n">
+        <v>6</v>
+      </c>
+      <c r="G6" s="3" t="inlineStr">
+        <is>
+          <t>Reset adapter network pada PC tersebut</t>
+        </is>
+      </c>
+      <c r="H6" s="6" t="inlineStr">
+        <is>
+          <t>Ditutup</t>
+        </is>
+      </c>
+      <c r="I6" s="3" t="inlineStr">
+        <is>
+          <t>Irlan</t>
+        </is>
+      </c>
+      <c r="J6" s="3" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="K6" s="3" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="L6" s="3" t="inlineStr">
+        <is>
+          <t>Masalah selesai, namun apabila hal tersebut terjadi lagi atau sering mati lampu disarankan untuk membuat penyelesaian masalah yang lebih efisien</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="3" t="inlineStr">
+        <is>
+          <t>RSK-002</t>
+        </is>
+      </c>
+      <c r="B7" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Pc di Divisi Umum dan SDM tidak bisa connect via LAN dikarenakan router error </t>
+        </is>
+      </c>
+      <c r="C7" s="3" t="inlineStr">
+        <is>
+          <t>Operasional terhambat</t>
+        </is>
+      </c>
+      <c r="D7" s="7" t="n">
+        <v>3</v>
+      </c>
+      <c r="E7" s="5" t="n">
+        <v>2</v>
+      </c>
+      <c r="F7" s="7" t="n">
+        <v>6</v>
+      </c>
+      <c r="G7" s="3" t="inlineStr">
+        <is>
+          <t>Reset ulang router dan setting kembali ssid dan password</t>
+        </is>
+      </c>
+      <c r="H7" s="6" t="inlineStr">
+        <is>
+          <t>Ditutup</t>
+        </is>
+      </c>
+      <c r="I7" s="3" t="inlineStr">
+        <is>
+          <t>Irlan</t>
+        </is>
+      </c>
+      <c r="J7" s="3" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="K7" s="3" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="L7" s="3" t="inlineStr">
+        <is>
+          <t>Karena mati lampu dan sering menimbulkan error disarankan membeli dongle wifi untuk backup koneksi ke jaringan kantor</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="3" t="inlineStr">
+        <is>
           <t>RSK-001</t>
         </is>
       </c>
-      <c r="B3" s="3" t="inlineStr">
+      <c r="B8" s="3" t="inlineStr">
         <is>
           <t>PC atau Laptop Tidak Bisa Print</t>
         </is>
       </c>
-      <c r="C3" s="3" t="inlineStr">
+      <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Operasional terhambat karena tidak bisa print dokumen</t>
         </is>
       </c>
-      <c r="D3" s="4" t="n">
+      <c r="D8" s="5" t="n">
         <v>2</v>
       </c>
-      <c r="E3" s="4" t="n">
+      <c r="E8" s="4" t="n">
         <v>4</v>
       </c>
-      <c r="F3" s="5" t="n">
+      <c r="F8" s="7" t="n">
         <v>8</v>
       </c>
-      <c r="G3" s="3" t="inlineStr">
+      <c r="G8" s="3" t="inlineStr">
         <is>
           <t>Troubleshoot koneksi antara device dan printer baik via usb port atau wifi jaringan kantor</t>
         </is>
       </c>
-      <c r="H3" s="6" t="inlineStr">
+      <c r="H8" s="6" t="inlineStr">
         <is>
           <t>Ditutup</t>
         </is>
       </c>
-      <c r="I3" s="3" t="inlineStr">
+      <c r="I8" s="3" t="inlineStr">
         <is>
           <t>Irlan</t>
         </is>
       </c>
-      <c r="J3" s="3" t="inlineStr">
+      <c r="J8" s="3" t="inlineStr">
         <is>
           <t>2026-02-19</t>
         </is>
       </c>
-      <c r="K3" s="3" t="inlineStr">
+      <c r="K8" s="3" t="inlineStr">
         <is>
           <t>2026-02-19</t>
         </is>
       </c>
-      <c r="L3" s="3" t="inlineStr">
+      <c r="L8" s="3" t="inlineStr">
         <is>
           <t>Selesai, IP adress atau ssid pada jaringan berubah pada koneksi wifi jaringan kantor dan di setting kembali</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:L1"/>
   </mergeCells>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.2" right="0.2" top="0.4" bottom="0.4" header="0.2" footer="0.2"/>
+  <pageSetup orientation="portrait" paperSize="9" fitToHeight="0" fitToWidth="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>