--- v1 (2026-04-19)
+++ v2 (2026-06-18)
@@ -36,133 +36,142 @@
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="14"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="11"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="001B5E20"/>
     </font>
   </fonts>
-  <fills count="8">
+  <fills count="9">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="001F77B4"/>
         <bgColor rgb="001F77B4"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="004472C4"/>
         <bgColor rgb="004472C4"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="009CCC65"/>
+        <bgColor rgb="009CCC65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="00FF9800"/>
         <bgColor rgb="00FF9800"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="009CCC65"/>
-        <bgColor rgb="009CCC65"/>
+        <fgColor rgb="00FFEB3B"/>
+        <bgColor rgb="00FFEB3B"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00C8E6C9"/>
         <bgColor rgb="00C8E6C9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FFEB3B"/>
-        <bgColor rgb="00FFEB3B"/>
+        <fgColor rgb="00EF5350"/>
+        <bgColor rgb="00EF5350"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="7" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
@@ -489,51 +498,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:L8"/>
+  <dimension ref="A1:L11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="30" customWidth="1" min="2" max="2"/>
     <col width="25" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="12" customWidth="1" min="6" max="6"/>
     <col width="30" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="15" customWidth="1" min="10" max="10"/>
     <col width="15" customWidth="1" min="11" max="11"/>
     <col width="25" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>RISK REGISTER TI BPR SUKABUMI</t>
@@ -583,378 +592,538 @@
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>Pemilik</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Tanggal Identifikasi</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
           <t>Terakhir Ditinjau</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>Catatan Tambahan</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>RSK-006</t>
+          <t>RSK-009</t>
         </is>
       </c>
       <c r="B3" s="3" t="inlineStr">
         <is>
-          <t>DVR CCTV Cabang Cicurug Tidak bisa Boot ke Menu Display Monitor Camera</t>
+          <t>Jaringan kantor di KPNO sering digunakan oleh orang luar kantor untuk kepentingan pribadi</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
-          <t>Monitoring dan Record CCTV Terhenti</t>
+          <t>Penyalahgunaan fasilitas oleh orang yang tidak mempunyai hak akses</t>
         </is>
       </c>
       <c r="D3" s="4" t="n">
+        <v>2</v>
+      </c>
+      <c r="E3" s="5" t="n">
         <v>4</v>
       </c>
-      <c r="E3" s="5" t="n">
-[...3 lines deleted...]
-        <v>4</v>
+      <c r="F3" s="6" t="n">
+        <v>8</v>
       </c>
       <c r="G3" s="3" t="inlineStr">
         <is>
-          <t>Mengganti Power Adaptor Pada DVR</t>
-[...2 lines deleted...]
-      <c r="H3" s="6" t="inlineStr">
+          <t>Mengganti password router DIREKSI</t>
+        </is>
+      </c>
+      <c r="H3" s="7" t="inlineStr">
         <is>
           <t>Ditutup</t>
         </is>
       </c>
       <c r="I3" s="3" t="inlineStr">
         <is>
           <t>Irlan</t>
         </is>
       </c>
       <c r="J3" s="3" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="K3" s="3" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
-[...6 lines deleted...]
-      </c>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="L3" s="3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
-          <t>RSK-005</t>
+          <t>RSK-008</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Display not connected pada PC </t>
+          <t>PC Cabang Cikembar terkena virus dan malware dan proses booting memakan waktu yang lama</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
-          <t>Operasional terhambat</t>
-[...9 lines deleted...]
-        <v>2</v>
+          <t>Operasional terhambat karena pc tidak optimal untuk digunakan</t>
+        </is>
+      </c>
+      <c r="D4" s="6" t="n">
+        <v>3</v>
+      </c>
+      <c r="E4" s="6" t="n">
+        <v>3</v>
+      </c>
+      <c r="F4" s="6" t="n">
+        <v>9</v>
       </c>
       <c r="G4" s="3" t="inlineStr">
         <is>
-          <t>Reconnect cable HDMI atau VGA pada PC</t>
-[...2 lines deleted...]
-      <c r="H4" s="6" t="inlineStr">
+          <t>Mengganti boot device dari HDD ke SSD dan Instal ulang windows 10</t>
+        </is>
+      </c>
+      <c r="H4" s="7" t="inlineStr">
         <is>
           <t>Ditutup</t>
         </is>
       </c>
       <c r="I4" s="3" t="inlineStr">
         <is>
-          <t>Irlan</t>
+          <t>Irlan Dan Diyo</t>
         </is>
       </c>
       <c r="J4" s="3" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="K4" s="3" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="L4" s="3" t="inlineStr">
         <is>
-          <t>Mengganti cable HDMI atau VGA pada PC apabila mengalami kejadian secara terus menerus</t>
+          <t>SSD ukuran 128gb Merk Eyota</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
-          <t>RSK-004</t>
+          <t>RSK-007</t>
         </is>
       </c>
       <c r="B5" s="3" t="inlineStr">
         <is>
-          <t>CCTV di Umum tidak bisa monitoring karena settingan IP CMS berubah ubah serta jalur jaringan CCTV yang kompleks</t>
+          <t>Pc manrisk Blue screen keterangan INACCESIBLE BOOT DEVICE</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
-          <t>Monitoring terhambat dan tidak bisa melakukan monitoring secara live</t>
-[...6 lines deleted...]
-        <v>1</v>
+          <t>Operasional terhambat</t>
+        </is>
+      </c>
+      <c r="D5" s="8" t="n">
+        <v>5</v>
+      </c>
+      <c r="E5" s="4" t="n">
+        <v>2</v>
       </c>
       <c r="F5" s="5" t="n">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="G5" s="3" t="inlineStr">
         <is>
-          <t>Setting ulang DVR dari IP static ke dhcp dan connect CMS via cloud melalui serial id pada DVR</t>
-[...2 lines deleted...]
-      <c r="H5" s="6" t="inlineStr">
+          <t>Install ulang Windows 11</t>
+        </is>
+      </c>
+      <c r="H5" s="7" t="inlineStr">
         <is>
           <t>Ditutup</t>
         </is>
       </c>
       <c r="I5" s="3" t="inlineStr">
         <is>
           <t>Irlan</t>
         </is>
       </c>
       <c r="J5" s="3" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="K5" s="3" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
-[...6 lines deleted...]
-      </c>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="L5" s="3" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
-          <t>RSK-003</t>
+          <t>RSK-006</t>
         </is>
       </c>
       <c r="B6" s="3" t="inlineStr">
         <is>
-          <t>Jaringan internet pada PC di Divisi Pemasaran tidak bisa connect kembali dikarenakan mati lampu</t>
+          <t>DVR CCTV Cabang Cicurug Tidak bisa Boot ke Menu Display Monitor Camera</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
-          <t>Operasional terhambat</t>
+          <t>Monitoring dan Record CCTV Terhenti</t>
         </is>
       </c>
       <c r="D6" s="5" t="n">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>6</v>
+        <v>4</v>
+      </c>
+      <c r="E6" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="F6" s="4" t="n">
+        <v>4</v>
       </c>
       <c r="G6" s="3" t="inlineStr">
         <is>
-          <t>Reset adapter network pada PC tersebut</t>
-[...2 lines deleted...]
-      <c r="H6" s="6" t="inlineStr">
+          <t>Mengganti Power Adaptor Pada DVR</t>
+        </is>
+      </c>
+      <c r="H6" s="7" t="inlineStr">
         <is>
           <t>Ditutup</t>
         </is>
       </c>
       <c r="I6" s="3" t="inlineStr">
         <is>
           <t>Irlan</t>
         </is>
       </c>
       <c r="J6" s="3" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="K6" s="3" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="L6" s="3" t="inlineStr">
         <is>
-          <t>Masalah selesai, namun apabila hal tersebut terjadi lagi atau sering mati lampu disarankan untuk membuat penyelesaian masalah yang lebih efisien</t>
+          <t xml:space="preserve">Done </t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
-          <t>RSK-002</t>
+          <t>RSK-005</t>
         </is>
       </c>
       <c r="B7" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pc di Divisi Umum dan SDM tidak bisa connect via LAN dikarenakan router error </t>
+          <t xml:space="preserve">Display not connected pada PC </t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Operasional terhambat</t>
         </is>
       </c>
-      <c r="D7" s="7" t="n">
-[...2 lines deleted...]
-      <c r="E7" s="5" t="n">
+      <c r="D7" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="E7" s="4" t="n">
         <v>2</v>
       </c>
-      <c r="F7" s="7" t="n">
-        <v>6</v>
+      <c r="F7" s="4" t="n">
+        <v>2</v>
       </c>
       <c r="G7" s="3" t="inlineStr">
         <is>
-          <t>Reset ulang router dan setting kembali ssid dan password</t>
-[...2 lines deleted...]
-      <c r="H7" s="6" t="inlineStr">
+          <t>Reconnect cable HDMI atau VGA pada PC</t>
+        </is>
+      </c>
+      <c r="H7" s="7" t="inlineStr">
         <is>
           <t>Ditutup</t>
         </is>
       </c>
       <c r="I7" s="3" t="inlineStr">
         <is>
           <t>Irlan</t>
         </is>
       </c>
       <c r="J7" s="3" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="K7" s="3" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="L7" s="3" t="inlineStr">
         <is>
-          <t>Karena mati lampu dan sering menimbulkan error disarankan membeli dongle wifi untuk backup koneksi ke jaringan kantor</t>
+          <t>Mengganti cable HDMI atau VGA pada PC apabila mengalami kejadian secara terus menerus</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
+          <t>RSK-004</t>
+        </is>
+      </c>
+      <c r="B8" s="3" t="inlineStr">
+        <is>
+          <t>CCTV di Umum tidak bisa monitoring karena settingan IP CMS berubah ubah serta jalur jaringan CCTV yang kompleks</t>
+        </is>
+      </c>
+      <c r="C8" s="3" t="inlineStr">
+        <is>
+          <t>Monitoring terhambat dan tidak bisa melakukan monitoring secara live</t>
+        </is>
+      </c>
+      <c r="D8" s="5" t="n">
+        <v>4</v>
+      </c>
+      <c r="E8" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="F8" s="4" t="n">
+        <v>4</v>
+      </c>
+      <c r="G8" s="3" t="inlineStr">
+        <is>
+          <t>Setting ulang DVR dari IP static ke dhcp dan connect CMS via cloud melalui serial id pada DVR</t>
+        </is>
+      </c>
+      <c r="H8" s="7" t="inlineStr">
+        <is>
+          <t>Ditutup</t>
+        </is>
+      </c>
+      <c r="I8" s="3" t="inlineStr">
+        <is>
+          <t>Irlan</t>
+        </is>
+      </c>
+      <c r="J8" s="3" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="K8" s="3" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="L8" s="3" t="inlineStr">
+        <is>
+          <t>Setting diubah dari IP static ke DHCP di DVR melalui serial id  ke CMS dikarenakan IP pada router sering berubah ubah</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="3" t="inlineStr">
+        <is>
+          <t>RSK-003</t>
+        </is>
+      </c>
+      <c r="B9" s="3" t="inlineStr">
+        <is>
+          <t>Jaringan internet pada PC di Divisi Pemasaran tidak bisa connect kembali dikarenakan mati lampu</t>
+        </is>
+      </c>
+      <c r="C9" s="3" t="inlineStr">
+        <is>
+          <t>Operasional terhambat</t>
+        </is>
+      </c>
+      <c r="D9" s="4" t="n">
+        <v>2</v>
+      </c>
+      <c r="E9" s="6" t="n">
+        <v>3</v>
+      </c>
+      <c r="F9" s="6" t="n">
+        <v>6</v>
+      </c>
+      <c r="G9" s="3" t="inlineStr">
+        <is>
+          <t>Reset adapter network pada PC tersebut</t>
+        </is>
+      </c>
+      <c r="H9" s="7" t="inlineStr">
+        <is>
+          <t>Ditutup</t>
+        </is>
+      </c>
+      <c r="I9" s="3" t="inlineStr">
+        <is>
+          <t>Irlan</t>
+        </is>
+      </c>
+      <c r="J9" s="3" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="K9" s="3" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="L9" s="3" t="inlineStr">
+        <is>
+          <t>Masalah selesai, namun apabila hal tersebut terjadi lagi atau sering mati lampu disarankan untuk membuat penyelesaian masalah yang lebih efisien</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="3" t="inlineStr">
+        <is>
+          <t>RSK-002</t>
+        </is>
+      </c>
+      <c r="B10" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Pc di Divisi Umum dan SDM tidak bisa connect via LAN dikarenakan router error </t>
+        </is>
+      </c>
+      <c r="C10" s="3" t="inlineStr">
+        <is>
+          <t>Operasional terhambat</t>
+        </is>
+      </c>
+      <c r="D10" s="6" t="n">
+        <v>3</v>
+      </c>
+      <c r="E10" s="4" t="n">
+        <v>2</v>
+      </c>
+      <c r="F10" s="6" t="n">
+        <v>6</v>
+      </c>
+      <c r="G10" s="3" t="inlineStr">
+        <is>
+          <t>Reset ulang router dan setting kembali ssid dan password</t>
+        </is>
+      </c>
+      <c r="H10" s="7" t="inlineStr">
+        <is>
+          <t>Ditutup</t>
+        </is>
+      </c>
+      <c r="I10" s="3" t="inlineStr">
+        <is>
+          <t>Irlan</t>
+        </is>
+      </c>
+      <c r="J10" s="3" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="K10" s="3" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="L10" s="3" t="inlineStr">
+        <is>
+          <t>Karena mati lampu dan sering menimbulkan error disarankan membeli dongle wifi untuk backup koneksi ke jaringan kantor</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="3" t="inlineStr">
+        <is>
           <t>RSK-001</t>
         </is>
       </c>
-      <c r="B8" s="3" t="inlineStr">
+      <c r="B11" s="3" t="inlineStr">
         <is>
           <t>PC atau Laptop Tidak Bisa Print</t>
         </is>
       </c>
-      <c r="C8" s="3" t="inlineStr">
+      <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Operasional terhambat karena tidak bisa print dokumen</t>
         </is>
       </c>
-      <c r="D8" s="5" t="n">
+      <c r="D11" s="4" t="n">
         <v>2</v>
       </c>
-      <c r="E8" s="4" t="n">
+      <c r="E11" s="5" t="n">
         <v>4</v>
       </c>
-      <c r="F8" s="7" t="n">
+      <c r="F11" s="6" t="n">
         <v>8</v>
       </c>
-      <c r="G8" s="3" t="inlineStr">
+      <c r="G11" s="3" t="inlineStr">
         <is>
           <t>Troubleshoot koneksi antara device dan printer baik via usb port atau wifi jaringan kantor</t>
         </is>
       </c>
-      <c r="H8" s="6" t="inlineStr">
+      <c r="H11" s="7" t="inlineStr">
         <is>
           <t>Ditutup</t>
         </is>
       </c>
-      <c r="I8" s="3" t="inlineStr">
+      <c r="I11" s="3" t="inlineStr">
         <is>
           <t>Irlan</t>
         </is>
       </c>
-      <c r="J8" s="3" t="inlineStr">
+      <c r="J11" s="3" t="inlineStr">
         <is>
           <t>2026-02-19</t>
         </is>
       </c>
-      <c r="K8" s="3" t="inlineStr">
+      <c r="K11" s="3" t="inlineStr">
         <is>
           <t>2026-02-19</t>
         </is>
       </c>
-      <c r="L8" s="3" t="inlineStr">
+      <c r="L11" s="3" t="inlineStr">
         <is>
           <t>Selesai, IP adress atau ssid pada jaringan berubah pada koneksi wifi jaringan kantor dan di setting kembali</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:L1"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.2" right="0.2" top="0.4" bottom="0.4" header="0.2" footer="0.2"/>
   <pageSetup orientation="portrait" paperSize="9" fitToHeight="0" fitToWidth="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>